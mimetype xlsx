--- v0 (2025-12-05)
+++ v1 (2026-04-09)
@@ -16,138 +16,130 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="2" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="L1_Demand (B)_TC" sheetId="1" r:id="rId4"/>
     <sheet name="L2_Trend (B)_TC" sheetId="2" r:id="rId5"/>
     <sheet name="L2_Additional (B)_TC" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>圖表名稱:人力需求</t>
   </si>
   <si>
     <t>行業名稱:人壽保險</t>
   </si>
   <si>
     <t>年份</t>
   </si>
   <si>
     <t>人力</t>
   </si>
   <si>
-    <t>描述</t>
+    <t>年份說明</t>
   </si>
   <si>
     <t>實際</t>
   </si>
   <si>
     <t>預測</t>
   </si>
   <si>
-    <t>每年平均增長</t>
-[...2 lines deleted...]
-    <t>2.1%</t>
+    <t>平均按年增長</t>
+  </si>
+  <si>
+    <t>0.0%</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Note :(1) 數字包括僱員及空缺數目。
-(2) 數字包括保險代理人，但不包括其他輔助人員。
+    <t>Note :(1) 數字包括從業員及空缺數目。
+(2) 數字不包括其他輔助人員及保險代理人。
 (3) 人力預測是基於由行業相關的經濟指標所建立的統計模型。這些經濟指標反映行業在本地經濟，人口和勞動市場的重要變化。</t>
   </si>
   <si>
     <t>圖表名稱:人力趨勢</t>
   </si>
   <si>
+    <t>年度</t>
+  </si>
+  <si>
     <t>調查年份</t>
   </si>
   <si>
-    <t xml:space="preserve">2007 </t>
+    <t>預計</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2013 </t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
-    <t xml:space="preserve">2009 </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">2015 </t>
   </si>
   <si>
     <t xml:space="preserve">2017 </t>
   </si>
   <si>
     <t>圖表名稱:每年額外人力需求</t>
   </si>
   <si>
-    <t>職級</t>
+    <t>技能等級</t>
   </si>
   <si>
     <t>高層管理人員</t>
   </si>
   <si>
     <t>中層管理人員</t>
   </si>
   <si>
     <t>主任</t>
   </si>
   <si>
     <t>文員</t>
   </si>
   <si>
     <t>業務代表</t>
-  </si>
-[...3 lines deleted...]
-(3) 保險公司可能會在不同時期採取不同的業務策略引入保險代理人，因此，慣常用以評估估算年度額外人力需求的做法是不能應用於預測保險代理人的人力增長。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -513,358 +505,334 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="B5" s="1">
-        <v>78590</v>
+        <v>15888</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1">
-        <v>2025</v>
+        <v>2029</v>
       </c>
       <c r="B6" s="1">
-        <v>85343</v>
+        <v>15897</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D17"/>
+  <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:D15"/>
+      <selection activeCell="A4" sqref="A4:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1">
-        <v>33023</v>
+        <v>9873</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1">
-        <v>34800</v>
+        <v>10858</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1">
-        <v>35042</v>
+        <v>13607</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="1" t="s">
-        <v>17</v>
+      <c r="A8" s="1">
+        <v>2021</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1">
-        <v>40612</v>
+        <v>14044</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="1" t="s">
-        <v>18</v>
+      <c r="A9" s="1">
+        <v>2025</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1">
-        <v>43597</v>
+        <v>15888</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="1"/>
+      <c r="A10" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="D10" s="1">
-        <v>69852</v>
+        <v>15867</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1">
-        <v>2021</v>
-[...4 lines deleted...]
-      <c r="C11" s="1"/>
+        <v>2027</v>
+      </c>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="D11" s="1">
-        <v>78590</v>
+        <v>15866</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1">
-        <v>2022</v>
+        <v>2028</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
-        <v>80785</v>
+        <v>15877</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1">
-        <v>2023</v>
+        <v>2029</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D13" s="1">
-        <v>82526</v>
-[...11 lines deleted...]
-        <v>84039</v>
+        <v>15897</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="1">
-[...11 lines deleted...]
-      <c r="A17" t="s">
+      <c r="A15" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A4" sqref="A4:B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B5" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B6" s="1">
-        <v>101</v>
+        <v>133</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B7" s="1">
-        <v>140</v>
+        <v>167</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B8" s="1">
-        <v>153</v>
+        <v>232</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B9" s="1">
-        <v>153</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>