--- v0 (2025-12-05)
+++ v1 (2026-04-08)
@@ -20,57 +20,57 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="L1_Recruit_TC" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>圖表名稱:招聘困難</t>
   </si>
   <si>
     <t>第一</t>
   </si>
   <si>
+    <t>缺乏具相關經驗及訓練的職位申請人</t>
+  </si>
+  <si>
+    <t>第二</t>
+  </si>
+  <si>
     <t>服務條件／薪酬未能符合求職者的要求</t>
-  </si>
-[...4 lines deleted...]
-    <t>缺乏具相關經驗及訓練的職位申請人</t>
   </si>
   <si>
     <t>第三</t>
   </si>
   <si>
     <t>專上院校會計畢業生人數不足</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">