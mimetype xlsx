--- v0 (2025-12-05)
+++ v1 (2026-04-15)
@@ -39,86 +39,86 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>图表名称:人力需求</t>
   </si>
   <si>
     <t>年份</t>
   </si>
   <si>
     <t>人力</t>
   </si>
   <si>
     <t>描述</t>
   </si>
   <si>
     <t>实际</t>
   </si>
   <si>
     <t>预测</t>
   </si>
   <si>
     <t>每年平均增长</t>
   </si>
   <si>
-    <t>1.0%</t>
+    <t>0.6%</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Note :(1) 数字包括雇员及空缺数目。
+    <t>Note :(1) 数字包括全职雇员及全职空缺数目。
 (2) 数字不包括其他辅助人员。
 (3) 人力预测是基於由行业相关的经济指标所建立的统计模型。这些经济指标反映行业在本地经济，人口和劳动市场的重要变化。</t>
   </si>
   <si>
     <t>图表名称:人力趋势</t>
   </si>
   <si>
     <t>调查年份</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>图表名称:每年额外人力需求</t>
   </si>
   <si>
     <t>职级</t>
   </si>
   <si>
     <t>经理</t>
   </si>
   <si>
     <t>主管／主任</t>
   </si>
   <si>
     <t>文员</t>
   </si>
   <si>
-    <t>Note :(1) 数字包括雇员及空缺数目。
+    <t>Note :(1) 数字包括全职雇员及全职空缺数目。
 (2) 人力预测是基於由行业相关的经济指标所建立的统计模型。这些经济指标反映行业在本地经济，人口和劳动市场的重要变化。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -480,327 +480,303 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="B5" s="1">
-        <v>170889</v>
+        <v>168240</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1">
-        <v>2025</v>
+        <v>2029</v>
       </c>
       <c r="B6" s="1">
-        <v>177971</v>
+        <v>172554</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D17"/>
+  <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:D15"/>
+      <selection activeCell="A4" sqref="A4:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1">
-        <v>113569</v>
+        <v>137682</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1">
-        <v>130014</v>
+        <v>146147</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1">
-        <v>137301</v>
+        <v>156906</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1">
-        <v>147448</v>
+        <v>170889</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1">
-        <v>2015</v>
+        <v>2025</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1">
-        <v>153742</v>
+        <v>168240</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="B10" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="1"/>
       <c r="D10" s="1">
-        <v>163595</v>
+        <v>169459</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="B11" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="1"/>
       <c r="D11" s="1">
-        <v>170889</v>
+        <v>170584</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1">
-        <v>2022</v>
+        <v>2028</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="1">
-        <v>173159</v>
+        <v>171615</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1">
-        <v>2023</v>
+        <v>2029</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="1">
-        <v>175002</v>
-[...11 lines deleted...]
-        <v>176596</v>
+        <v>172554</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="1">
-[...11 lines deleted...]
-      <c r="A17" t="s">
+      <c r="A15" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A4" sqref="A4:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="1">
-        <v>1439</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
-        <v>3103</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="1">
-        <v>2183</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>