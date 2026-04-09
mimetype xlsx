--- v0 (2025-12-05)
+++ v1 (2026-04-09)
@@ -16,141 +16,127 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="2" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="L1_Demand (B)" sheetId="1" r:id="rId4"/>
     <sheet name="L2_Trend (B)" sheetId="2" r:id="rId5"/>
     <sheet name="L2_Additional (B)" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Chart Title: Manpower Demand</t>
   </si>
   <si>
     <t>Sector Name: Life Insurance</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Manpower</t>
   </si>
   <si>
-    <t>Descrption</t>
+    <t>Description</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
     <t>Forecast</t>
   </si>
   <si>
     <t>Average Annual Growth</t>
   </si>
   <si>
-    <t>2.1%</t>
+    <t>0.0%</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Note :(1) The figures included employees and vacancies.   
-(2) The figures did not include other supporting staff and included insurance agents.
+    <t>Note :(1) The figures included practitioners and vacancies.
+(2) The figures did not include other supporting staff and insurance agents.
 (3) The manpower forecast is based on the statistical modelling of relevant economic indicators which reflect important changes in the local economy, demography and labour market.</t>
   </si>
   <si>
     <t>Chart Title: Manpower Trend</t>
   </si>
   <si>
     <t>Survey year</t>
   </si>
   <si>
     <t>Projected</t>
   </si>
   <si>
-    <t xml:space="preserve">2007 </t>
+    <t xml:space="preserve">2013 </t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
-    <t xml:space="preserve">2009 </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">2015 </t>
   </si>
   <si>
     <t xml:space="preserve">2017 </t>
   </si>
   <si>
     <t>Chart Title: Annual Additional Manpower Requirement</t>
   </si>
   <si>
-    <t>Job Level</t>
+    <t>Job level</t>
   </si>
   <si>
     <t>Senior Management</t>
   </si>
   <si>
     <t>Middle Management</t>
   </si>
   <si>
-    <t>Supervisor</t>
-[...2 lines deleted...]
-    <t>Clerk</t>
+    <t>Supervisory</t>
+  </si>
+  <si>
+    <t>Clerical</t>
   </si>
   <si>
     <t>Technical Representative</t>
-  </si>
-[...3 lines deleted...]
-(3) Insurance companies may adopt different business strategies to engage insurance agents at different periods of time. Thus, the normal practice of assessing estimated annual additional manpower requirements could not be applied to project the manpower growth of insurance agents.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -516,358 +502,334 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="B5" s="1">
-        <v>78590</v>
+        <v>15888</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1">
-        <v>2025</v>
+        <v>2029</v>
       </c>
       <c r="B6" s="1">
-        <v>85343</v>
+        <v>15897</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D17"/>
+  <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:D15"/>
+      <selection activeCell="A4" sqref="A4:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1">
-        <v>33023</v>
+        <v>9873</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1">
-        <v>34800</v>
+        <v>10858</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1">
-        <v>35042</v>
+        <v>13607</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="1" t="s">
-        <v>18</v>
+      <c r="A8" s="1">
+        <v>2021</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1">
-        <v>40612</v>
+        <v>14044</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="1" t="s">
-        <v>19</v>
+      <c r="A9" s="1">
+        <v>2025</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1">
-        <v>43597</v>
+        <v>15888</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="1" t="s">
+      <c r="A10" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="1"/>
       <c r="D10" s="1">
-        <v>69852</v>
+        <v>15867</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="B11" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C11" s="1"/>
       <c r="D11" s="1">
-        <v>78590</v>
+        <v>15866</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1">
-        <v>2022</v>
+        <v>2028</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="1">
-        <v>80785</v>
+        <v>15877</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1">
-        <v>2023</v>
+        <v>2029</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="1">
-        <v>82526</v>
-[...11 lines deleted...]
-        <v>84039</v>
+        <v>15897</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="1">
-[...11 lines deleted...]
-      <c r="A17" t="s">
+      <c r="A15" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A4" sqref="A4:B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="1" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="1" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B5" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="1" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B6" s="1">
-        <v>101</v>
+        <v>133</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="1" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B7" s="1">
-        <v>140</v>
+        <v>167</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="1" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B8" s="1">
-        <v>153</v>
+        <v>232</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B9" s="1">
-        <v>153</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>