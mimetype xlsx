--- v0 (2025-12-13)
+++ v1 (2026-04-15)
@@ -39,89 +39,89 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Chart Title: Manpower Demand</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Manpower</t>
   </si>
   <si>
     <t>Descrption</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
     <t>Forecast</t>
   </si>
   <si>
     <t>Average Annual Growth</t>
   </si>
   <si>
-    <t>1.0%</t>
+    <t>0.6%</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Note :(1) The figures included employees and vacancies.
+    <t>Note :(1) The figures included full-time employees and full-time vacancies.
 (2) The figures did not include other supporting staff.
 (3) The manpower forecast is based on the statistical modelling of relevant economic indicators which reflect important changes in the local economy, demography and labour market.</t>
   </si>
   <si>
     <t>Chart Title: Manpower Trend</t>
   </si>
   <si>
     <t>Survey year</t>
   </si>
   <si>
     <t>Projected</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>Chart Title: Annual Additional Manpower Requirement</t>
   </si>
   <si>
     <t>Job Level</t>
   </si>
   <si>
     <t>Managerial</t>
   </si>
   <si>
     <t>Supervisory/ Officer</t>
   </si>
   <si>
     <t>Clerical</t>
   </si>
   <si>
-    <t>Note :(1) The figures included employees and vacancies.
+    <t>Note :(1) The figures included full-time employees and full-time vacancies.
 (2) The manpower forecast is based on the statistical modelling of relevant economic indicators which reflect important changes in the local economy, demography and labour market.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -483,327 +483,303 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="B5" s="1">
-        <v>170889</v>
+        <v>168240</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1">
-        <v>2025</v>
+        <v>2029</v>
       </c>
       <c r="B6" s="1">
-        <v>177971</v>
+        <v>172554</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D17"/>
+  <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:D15"/>
+      <selection activeCell="A4" sqref="A4:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1">
-        <v>113569</v>
+        <v>137682</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1">
-        <v>130014</v>
+        <v>146147</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1">
-        <v>137301</v>
+        <v>156906</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1">
-        <v>147448</v>
+        <v>170889</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1">
-        <v>2015</v>
+        <v>2025</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1">
-        <v>153742</v>
+        <v>168240</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="B10" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="1"/>
       <c r="D10" s="1">
-        <v>163595</v>
+        <v>169459</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="B11" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="1"/>
       <c r="D11" s="1">
-        <v>170889</v>
+        <v>170584</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1">
-        <v>2022</v>
+        <v>2028</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="1">
-        <v>173159</v>
+        <v>171615</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1">
-        <v>2023</v>
+        <v>2029</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="1">
-        <v>175002</v>
-[...11 lines deleted...]
-        <v>176596</v>
+        <v>172554</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="1">
-[...11 lines deleted...]
-      <c r="A17" t="s">
+      <c r="A15" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A4" sqref="A4:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="1">
-        <v>1439</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1">
-        <v>3103</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
-        <v>2183</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>